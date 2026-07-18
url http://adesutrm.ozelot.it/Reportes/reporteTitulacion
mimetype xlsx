--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2b65d8979a4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4901029c07f4b8ab282b34f57d8394f.psmdcp" Id="R12a2c5df9713401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09764d306f24172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d91d30bf3a9496ab913f30924a79fa1.psmdcp" Id="R9673784a8f4b44ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3570">
   <x:si>
     <x:t>Universidad Tecnológica de la Riviera Maya</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>