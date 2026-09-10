--- v1 (2026-07-18)
+++ v2 (2026-09-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09764d306f24172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d91d30bf3a9496ab913f30924a79fa1.psmdcp" Id="R9673784a8f4b44ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d73f3995664742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1d1ea8f8ac4a83a39af3e9d97e18d9.psmdcp" Id="R83361e9387e14b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3570">
   <x:si>
     <x:t>Universidad Tecnológica de la Riviera Maya</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>