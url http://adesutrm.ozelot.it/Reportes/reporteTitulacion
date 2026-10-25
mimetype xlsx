--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d73f3995664742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1d1ea8f8ac4a83a39af3e9d97e18d9.psmdcp" Id="R83361e9387e14b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c9160d947946a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a98bb1830efd4fae8f37dfa01a4d81bb.psmdcp" Id="Ra2df1e257f474a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3570">
   <x:si>
     <x:t>Universidad Tecnológica de la Riviera Maya</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>